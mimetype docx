--- v0 (2026-08-20)
+++ v1 (2026-10-22)
@@ -415,70 +415,100 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22725CB3" w14:textId="77777777" w:rsidR="00F5153C" w:rsidRPr="009D7BBA" w:rsidRDefault="00F5153C" w:rsidP="00F5153C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D7BBA">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AÑO LECTIVO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185B00BE" w14:textId="7C4F04B6" w:rsidR="00F5153C" w:rsidRPr="00D4486E" w:rsidRDefault="00F5153C" w:rsidP="00F5153C">
+    <w:p w14:paraId="185B00BE" w14:textId="60414644" w:rsidR="00F5153C" w:rsidRPr="00D4486E" w:rsidRDefault="00F5153C" w:rsidP="00F5153C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4486E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2025 – 2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D315F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D315F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E74B85E" w14:textId="5ED1F0E6" w:rsidR="005E58FC" w:rsidRDefault="005E58FC" w:rsidP="00F5153C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3713800C" w14:textId="022413B2" w:rsidR="005E58FC" w:rsidRDefault="005E58FC" w:rsidP="00F5153C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -497,99 +527,99 @@
     </w:p>
     <w:p w14:paraId="50218784" w14:textId="3158AF7E" w:rsidR="005E58FC" w:rsidRDefault="005E58FC" w:rsidP="00F5153C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325134C3" w14:textId="7061FB52" w:rsidR="005E58FC" w:rsidRDefault="005E58FC" w:rsidP="00F5153C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43EE6165" w14:textId="62EED3BE" w:rsidR="004860E1" w:rsidRPr="004860E1" w:rsidRDefault="004860E1" w:rsidP="004860E1">
+    <w:p w14:paraId="43EE6165" w14:textId="775D9AE2" w:rsidR="004860E1" w:rsidRPr="004860E1" w:rsidRDefault="004860E1" w:rsidP="004860E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004860E1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PROGRAMA DE PARTICIPACIÓN ESTUDIANTIL 202</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="007D315F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004860E1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 202</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="007D315F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1B28D3" w14:textId="1A28045C" w:rsidR="004860E1" w:rsidRPr="00864966" w:rsidRDefault="004860E1" w:rsidP="00864966">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004860E1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Programa de Participación Estudiantil estará orientado a la formación de promotores comunitarios en concordancia con el perfil de salida del bachiller ecuatoriano, que se sustenta en los valores de solidaridad, justicia e innovación, como factores indispensables para el desarrollo de la sociedad. </w:t>
       </w:r>
       <w:r w:rsidRPr="004860E1">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -708,67 +738,85 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quincena de la bitácora</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57F4543D" w14:textId="77777777" w:rsidR="00864966" w:rsidRPr="00864966" w:rsidRDefault="00864966" w:rsidP="00B70297">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD77DDA" w14:textId="77777777" w:rsidR="00864966" w:rsidRDefault="00B70297" w:rsidP="00A95C00">
+          <w:p w14:paraId="0CD77DDA" w14:textId="1ECA5BDE" w:rsidR="00864966" w:rsidRDefault="00B70297" w:rsidP="00A95C00">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00133278">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Quincena 1 (Del 7 de julio al 20 de julio de 2025)</w:t>
+              <w:t>Quincena 1 (</w:t>
+            </w:r>
+            <w:r w:rsidR="007D315F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Fecha de inicio y fin de la quincena</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00133278">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="535086F2" w14:textId="37CA0E53" w:rsidR="00A95C00" w:rsidRPr="00A95C00" w:rsidRDefault="00A95C00" w:rsidP="00A95C00">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00864966" w:rsidRPr="00864966" w14:paraId="7ED3F70C" w14:textId="77777777" w:rsidTr="00D64608">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D3ECEF1" w14:textId="77777777" w:rsidR="00A95C00" w:rsidRDefault="00864966" w:rsidP="006A4422">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
@@ -1937,101 +1985,101 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="656805FD" w14:textId="77777777" w:rsidR="007261BB" w:rsidRPr="007261BB" w:rsidRDefault="007261BB" w:rsidP="00C066A3">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007261BB" w:rsidRPr="007261BB">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D0AFAB4" w14:textId="77777777" w:rsidR="002A26C0" w:rsidRDefault="002A26C0" w:rsidP="002F402D">
+    <w:p w14:paraId="3F716539" w14:textId="77777777" w:rsidR="00AC71BA" w:rsidRDefault="00AC71BA" w:rsidP="002F402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EF0270A" w14:textId="77777777" w:rsidR="002A26C0" w:rsidRDefault="002A26C0" w:rsidP="002F402D">
+    <w:p w14:paraId="7DF73474" w14:textId="77777777" w:rsidR="00AC71BA" w:rsidRDefault="00AC71BA" w:rsidP="002F402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25B70CF6" w14:textId="043ED0B7" w:rsidR="002F402D" w:rsidRDefault="0093422B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78D9BCEA" wp14:editId="73843968">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -2083,61 +2131,61 @@
                     <a:ext cx="7142480" cy="1671320"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A90C883" w14:textId="77777777" w:rsidR="002A26C0" w:rsidRDefault="002A26C0" w:rsidP="002F402D">
+    <w:p w14:paraId="29ED7812" w14:textId="77777777" w:rsidR="00AC71BA" w:rsidRDefault="00AC71BA" w:rsidP="002F402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E813024" w14:textId="77777777" w:rsidR="002A26C0" w:rsidRDefault="002A26C0" w:rsidP="002F402D">
+    <w:p w14:paraId="0274FBD9" w14:textId="77777777" w:rsidR="00AC71BA" w:rsidRDefault="00AC71BA" w:rsidP="002F402D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08392F8D" w14:textId="3453EA76" w:rsidR="004D3DE3" w:rsidRDefault="00C569DD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -3070,52 +3118,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1570308494">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="58863902">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2092116365">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1081297034">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1181430668">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1832259191">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F402D"/>
     <w:rsid w:val="00071C97"/>
@@ -3129,61 +3176,64 @@
     <w:rsid w:val="00213147"/>
     <w:rsid w:val="00235F47"/>
     <w:rsid w:val="0028148A"/>
     <w:rsid w:val="002A26C0"/>
     <w:rsid w:val="002D3CB4"/>
     <w:rsid w:val="002F402D"/>
     <w:rsid w:val="00375C13"/>
     <w:rsid w:val="00385D96"/>
     <w:rsid w:val="003D07F4"/>
     <w:rsid w:val="00427559"/>
     <w:rsid w:val="004860E1"/>
     <w:rsid w:val="00493ECB"/>
     <w:rsid w:val="004B0498"/>
     <w:rsid w:val="004D3DE3"/>
     <w:rsid w:val="004E058E"/>
     <w:rsid w:val="004E60C3"/>
     <w:rsid w:val="00507A56"/>
     <w:rsid w:val="005826F2"/>
     <w:rsid w:val="00582DEB"/>
     <w:rsid w:val="005E58FC"/>
     <w:rsid w:val="00663994"/>
     <w:rsid w:val="006A4422"/>
     <w:rsid w:val="007261BB"/>
     <w:rsid w:val="00770AB5"/>
     <w:rsid w:val="00777941"/>
+    <w:rsid w:val="007D315F"/>
     <w:rsid w:val="00800249"/>
     <w:rsid w:val="00864966"/>
     <w:rsid w:val="00865618"/>
     <w:rsid w:val="00933F75"/>
     <w:rsid w:val="0093422B"/>
     <w:rsid w:val="009820BC"/>
     <w:rsid w:val="00A539A8"/>
     <w:rsid w:val="00A76CEA"/>
+    <w:rsid w:val="00A959AF"/>
     <w:rsid w:val="00A95C00"/>
     <w:rsid w:val="00AA694C"/>
     <w:rsid w:val="00AA6DB3"/>
+    <w:rsid w:val="00AC71BA"/>
     <w:rsid w:val="00AD4C8A"/>
     <w:rsid w:val="00B207D7"/>
     <w:rsid w:val="00B61C0F"/>
     <w:rsid w:val="00B70297"/>
     <w:rsid w:val="00BD5556"/>
     <w:rsid w:val="00C066A3"/>
     <w:rsid w:val="00C52A14"/>
     <w:rsid w:val="00C569DD"/>
     <w:rsid w:val="00D11DDE"/>
     <w:rsid w:val="00D4486E"/>
     <w:rsid w:val="00D64608"/>
     <w:rsid w:val="00D963CA"/>
     <w:rsid w:val="00E77334"/>
     <w:rsid w:val="00F5153C"/>
     <w:rsid w:val="00FD6BAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -4812,68 +4862,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>426</Words>
-  <Characters>2347</Characters>
+  <Characters>2346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2768</CharactersWithSpaces>
+  <CharactersWithSpaces>2767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>USUARIO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>